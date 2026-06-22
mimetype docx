--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,53 +2,53 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="007377DD">
+    <w:p w14:paraId="32227064" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="007377DD">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">(عنوان مقاله </w:t>
       </w:r>
       <w:r w:rsidR="00937E9F">
         <w:rPr>
@@ -142,113 +142,111 @@
         <w:t xml:space="preserve">اندازه 16 </w:t>
       </w:r>
       <w:r w:rsidR="00937E9F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="6E3E7142" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK4"/>
       <w:bookmarkStart w:id="3" w:name="OLE_LINK3"/>
-      <w:bookmarkStart w:id="4" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00200427">
+    <w:p w14:paraId="6C8BF55F" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00200427">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نام و نام خانوادگي </w:t>
       </w:r>
-      <w:bookmarkStart w:id="5" w:name="OLE_LINK6"/>
-      <w:bookmarkStart w:id="6" w:name="OLE_LINK5"/>
+      <w:bookmarkStart w:id="4" w:name="OLE_LINK6"/>
+      <w:bookmarkStart w:id="5" w:name="OLE_LINK5"/>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نويسنده اول </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00502275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
@@ -314,62 +312,62 @@
         <w:t xml:space="preserve">اندازه 12 </w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="50513C37" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="OLE_LINK8"/>
-      <w:bookmarkStart w:id="8" w:name="OLE_LINK7"/>
+      <w:bookmarkStart w:id="6" w:name="OLE_LINK8"/>
+      <w:bookmarkStart w:id="7" w:name="OLE_LINK7"/>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>وابستگی سازمانی نویسنده</w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidR="00502275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
@@ -382,57 +380,57 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
         <w:t xml:space="preserve"> B </w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اندازه 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="577FE9D0" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>10 pt</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
@@ -447,103 +445,103 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:bookmarkStart w:id="9" w:name="OLE_LINK2"/>
-      <w:bookmarkStart w:id="10" w:name="OLE_LINK1"/>
+      <w:bookmarkStart w:id="8" w:name="OLE_LINK2"/>
+      <w:bookmarkStart w:id="9" w:name="OLE_LINK1"/>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="6139B69D" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00200427">
+    <w:p w14:paraId="7E1F8E02" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00200427">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">نام و نام خانوادگي نويسنده دوم </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
-      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidR="00200427" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00502275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidR="00200427" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
@@ -609,57 +607,57 @@
         <w:t xml:space="preserve">اندازه 12 </w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00200427" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="1B97CEED" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">وابستگی سازمانی نویسنده </w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00502275">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
@@ -675,51 +673,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
         <w:t xml:space="preserve"> B </w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
       <w:r w:rsidR="00200427">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اندازه 11)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="29EA18AA" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">آدرس پست الكترونيك نويسنده ( </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
@@ -741,235 +739,235 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Times New Roman</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00025644" w:rsidRPr="00790292" w:rsidRDefault="00025644" w:rsidP="009B0207">
+    <w:p w14:paraId="14C0FEF0" w14:textId="77777777" w:rsidR="00025644" w:rsidRPr="00790292" w:rsidRDefault="00025644" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="4B00F41C" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="7EA1B57A" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="003452C0" w:rsidRDefault="00C63938" w:rsidP="003452C0">
+    <w:p w14:paraId="1CBC0B53" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="003452C0" w:rsidRDefault="00C63938" w:rsidP="003452C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="706"/>
         <w:rPr>
+          <w:rFonts w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+          <w:lang w:bidi="fa-IR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003452C0">
+        <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="003452C0">
+        <w:t>چکیده (</w:t>
+      </w:r>
+      <w:r w:rsidR="00502275">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>چکیده (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00502275">
+        <w:t>فونت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003452C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B Nazanin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003452C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003452C0" w:rsidRPr="003452C0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>فونت</w:t>
-[...22 lines deleted...]
-      <w:r w:rsidR="003452C0" w:rsidRPr="003452C0">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0207" w:rsidRPr="003452C0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B0207" w:rsidRPr="003452C0">
+        <w:t>اندازه 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003452C0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>اندازه 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003452C0">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0207" w:rsidRPr="003452C0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B0207" w:rsidRPr="003452C0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003452C0" w:rsidRPr="003452C0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003452C0" w:rsidRPr="003452C0">
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0207" w:rsidRPr="003452C0">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
-        <w:t xml:space="preserve">- </w:t>
-[...10 lines deleted...]
-        </w:rPr>
         <w:t>پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRDefault="009B0207" w:rsidP="000556E3">
+    <w:p w14:paraId="750B2852" w14:textId="77777777" w:rsidR="009B0207" w:rsidRDefault="009B0207" w:rsidP="000556E3">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در متن چكيده بايد م</w:t>
       </w:r>
       <w:r w:rsidR="00DF7222">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1601,115 +1599,115 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>میل آنها، چکیده و واژگان کلیدی باشد و متن اصلی مقاله باید از صفحه دوم آغاز شود.</w:t>
       </w:r>
       <w:r w:rsidR="001B6019">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C613B4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00E358F4" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="4816C255" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00E358F4" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E358F4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>چکیده انگلیسی باید در انتهای مقاله قرار گیرد.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="2C2A0A20" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00937E9F" w:rsidRPr="00790292" w:rsidRDefault="00937E9F" w:rsidP="00937E9F">
+    <w:p w14:paraId="63D33FE5" w14:textId="77777777" w:rsidR="00937E9F" w:rsidRPr="00790292" w:rsidRDefault="00937E9F" w:rsidP="00937E9F">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="001540F6">
+    <w:p w14:paraId="3A471EF7" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="001540F6">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="706" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">واژگان كليدي: </w:t>
       </w:r>
       <w:r w:rsidRPr="001540F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">بین 5-3 واژه که با </w:t>
       </w:r>
       <w:r w:rsidR="00C63938" w:rsidRPr="001540F6">
         <w:rPr>
@@ -1778,402 +1776,402 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اندازه 1</w:t>
       </w:r>
       <w:r w:rsidR="001540F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="001540F6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="557BBD59" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="851"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="071BF473" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="567D8F95" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="29FA1CA0" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="7B28E343" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="6AA389EF" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="1EEF74C3" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="635F15A2" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="51CDDBEA" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="617A87B5" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="34B51394" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="21BCF307" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="68C41A59" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="4633BB1F" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00B5230A">
+    <w:p w14:paraId="499E7897" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00B5230A">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00873FB4" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
+    <w:p w14:paraId="5F851B03" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00873FB4" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقدمه (</w:t>
       </w:r>
       <w:r w:rsidR="00502275" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
-      <w:bookmarkStart w:id="11" w:name="OLE_LINK22"/>
-      <w:bookmarkStart w:id="12" w:name="OLE_LINK21"/>
+      <w:bookmarkStart w:id="10" w:name="OLE_LINK22"/>
+      <w:bookmarkStart w:id="11" w:name="OLE_LINK21"/>
       <w:r w:rsidR="00200427" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
-      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidR="00EE78A4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>اندازه 1</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EE78A4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CE142B" w:rsidRDefault="009B0207" w:rsidP="00CE142B">
+    <w:p w14:paraId="106A19FC" w14:textId="77777777" w:rsidR="00CE142B" w:rsidRDefault="009B0207" w:rsidP="00CE142B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3592"/>
           <w:tab w:val="left" w:pos="4442"/>
           <w:tab w:val="left" w:pos="4584"/>
           <w:tab w:val="left" w:pos="5293"/>
         </w:tabs>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rStyle w:val="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864"/>
-          <w:rFonts w:cs="B Mitra" w:hint="cs"/>
+          <w:rFonts w:cs="B Mitra"/>
           <w:szCs w:val="26"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>مقالات بايد در قالب نرم افزار</w:t>
       </w:r>
       <w:r w:rsidR="00AE6A50" w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> مایکروسافت وُرد</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE142B">
@@ -2211,52 +2209,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">MS-Word - </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">) ارسال گردد. متن اصلي مقاله به صورت تك ستوني </w:t>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="OLE_LINK24"/>
-      <w:bookmarkStart w:id="14" w:name="OLE_LINK23"/>
+      <w:bookmarkStart w:id="12" w:name="OLE_LINK24"/>
+      <w:bookmarkStart w:id="13" w:name="OLE_LINK23"/>
       <w:r w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">با </w:t>
       </w:r>
       <w:r w:rsidR="00502275" w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2269,52 +2267,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">B </w:t>
       </w:r>
       <w:r w:rsidR="00200427" w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Nazanin</w:t>
       </w:r>
       <w:r w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
-      <w:bookmarkEnd w:id="14"/>
       <w:r w:rsidR="00713C9C" w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">اندازة </w:t>
       </w:r>
       <w:r w:rsidR="00713C9C" w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2654,66 +2652,64 @@
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidR="00CE142B" w:rsidRPr="00CE142B">
         <w:rPr>
           <w:rStyle w:val="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864"/>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>از شماره گذاری رفرنس ها در داخل متن جدا خودداری شود.</w:t>
       </w:r>
       <w:r w:rsidR="00CE142B">
         <w:rPr>
           <w:rStyle w:val="yiv1412831824msid4322yiv1412831824msid7631yiv1412831824msid2567yiv1412831824msid9054yiv1412831824msid2864"/>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="51738E7F" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
+    <w:p w14:paraId="592E6F95" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="0"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">روش تحقيق </w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
@@ -2722,57 +2718,57 @@
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Nazanin</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00A1164D">
+    <w:p w14:paraId="657B91FA" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00A1164D">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در این بخش، به روش تحقیق، جامعه آماري، نمونه و روش نمونه گيري، ابزارهاي پژوهش (چگونگي بررسي روايي و پايايي ابزارها) و روشهاي تجزيه و تحليل داده ها پرداخته مي‌شود </w:t>
       </w:r>
       <w:r w:rsidR="00A1164D" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00A1164D" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
@@ -2792,64 +2788,64 @@
       <w:r w:rsidR="00A1164D" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> از اين </w:t>
       </w:r>
       <w:r w:rsidR="00A1164D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>چارچوب</w:t>
       </w:r>
       <w:r w:rsidR="00A1164D" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> مستثني هستند).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="509BFE68" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00347A24" w:rsidP="00873FB4">
+    <w:p w14:paraId="0B7BCCC7" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00347A24" w:rsidP="00873FB4">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>يافته ها</w:t>
       </w:r>
       <w:r w:rsidR="009B0207" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
@@ -2869,77 +2865,76 @@
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Nazanin</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="276B9E79" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="9"/>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">در اين بخش، يافته هاي پژوهش گزارش مي شود. يافته ها باید همراه با جدول، نمودار، شکل و ارائه آمار و ارقام به فارسي و نیز شامل توصيف و تحليل داده‌ها باشد.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="66AB59ED" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="005405A5" w:rsidP="005405A5">
+    <w:p w14:paraId="56A5CE5C" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="005405A5" w:rsidP="005405A5">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>جد</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
@@ -3025,57 +3020,57 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> نمودارها </w:t>
       </w:r>
       <w:r w:rsidR="009B0207" w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005405A5" w:rsidRPr="00790292" w:rsidRDefault="005405A5" w:rsidP="00725C98">
+    <w:p w14:paraId="31EA8387" w14:textId="77777777" w:rsidR="005405A5" w:rsidRPr="00790292" w:rsidRDefault="005405A5" w:rsidP="00725C98">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005405A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>هر</w:t>
       </w:r>
       <w:r w:rsidRPr="005405A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -5116,96 +5111,96 @@
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">داده شود. </w:t>
       </w:r>
       <w:r w:rsidRPr="005405A5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="0CC49F4C" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="6E1FE47F" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فرمول‌ها و روابط رياضي</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="588DDDB0" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">متن فرمول‌ها به صورت چپ‌چين در يك يا چند سطر نوشته شود. همة متغيرها و اعداد به كار رفته در آنها با </w:t>
       </w:r>
       <w:r w:rsidR="00502275">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>فونت</w:t>
@@ -5282,174 +5277,172 @@
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">کم رنگ تايپ شوند. همة فرمول‌ها به ترتيب از 1 شماره‌گذاري شوند. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="557E8506" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
+    <w:p w14:paraId="71C21A15" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="6"/>
         <w:rPr>
+          <w:sz w:val="28"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="OLE_LINK32"/>
+      <w:bookmarkStart w:id="15" w:name="OLE_LINK31"/>
+      <w:r w:rsidRPr="00873FB4">
+        <w:rPr>
           <w:rFonts w:hint="cs"/>
-          <w:sz w:val="28"/>
-[...4 lines deleted...]
-      <w:bookmarkStart w:id="16" w:name="OLE_LINK31"/>
+          <w:szCs w:val="24"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بحث و نتيجه‌گيري</w:t>
+      </w:r>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
-          <w:rtl/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00873FB4">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
-        </w:rPr>
-        <w:t>(</w:t>
+          <w:lang w:bidi="ar-SA"/>
+        </w:rPr>
+        <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
-          <w:lang w:bidi="ar-SA"/>
-[...1 lines deleted...]
-        <w:t>فونت</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>B Nazanin</w:t>
+      </w:r>
+      <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
+        <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...12 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkEnd w:id="16"/>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00272F03">
+    <w:p w14:paraId="3E6F8ED7" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00272F03">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>در بخش نتيجه گيري، نكات مهم انجام شده در كار، به صورت خلاصه توضيح داده شوند. در پاراگراف اول این بخش (قسمت بحث)، پژوهشگر يافته هاي خود را با يافته هاي ديگر پژوهشگران مورد مقايسه قرار داده و مشخص مي نمايد که  تا چه حد يافته هاي او در راستاي يافته هاي ديگران و يا با آنها مغاير است. در پاراگراف دوم این بخش باید پيشنهادات ارائه شود.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="58C7A7A5" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
+    <w:p w14:paraId="7E77411A" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="00873FB4">
       <w:pPr>
         <w:pStyle w:val="8"/>
         <w:ind w:left="6"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>منابع</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -5465,55 +5458,54 @@
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>B Nazanin</w:t>
       </w:r>
       <w:r w:rsidR="00873FB4" w:rsidRPr="00873FB4">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> - اندازه 12 - پررنگ)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="0050147A">
+    <w:p w14:paraId="40096C52" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="0050147A">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">منابع در انتهاي مقاله مي‌آيند (ابتدا منابع فارسي و سپس منابع انگليسي). هر منبع بايستي حداقل يك‌بار در متن مقاله مورد استفاده قرار گيرد و يا به آن اشاره گردد. </w:t>
       </w:r>
       <w:r w:rsidR="006E194F" w:rsidRPr="00390FA2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">از بکار بردن منابع اضافی که در </w:t>
       </w:r>
       <w:r w:rsidR="00390FA2">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
@@ -5622,543 +5614,529 @@
         <w:t xml:space="preserve">و منابع انگليسي را با </w:t>
       </w:r>
       <w:r w:rsidR="00502275">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فونت</w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Times New Roman </w:t>
       </w:r>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> نازك با اندازه 10 تايپ نماييد. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00272F03" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="448D5297" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00272F03" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:sz w:val="8"/>
           <w:szCs w:val="8"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="7CA64BA9" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">- منابع داخل متن: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1671"/>
         <w:gridCol w:w="3009"/>
         <w:gridCol w:w="3931"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w14:paraId="3FAAA93A" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
+          <w:p w14:paraId="12B18650" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مقاله منبع</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
+          <w:p w14:paraId="3F7A5E8A" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>فارسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
+          <w:p w14:paraId="5489A5CE" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>انگلیسی</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w14:paraId="614863B8" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
+          <w:p w14:paraId="112AE44C" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>یک نویسنده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00D05982" w:rsidP="00D05982">
+          <w:p w14:paraId="3585035D" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00D05982" w:rsidP="00D05982">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(علوی</w:t>
             </w:r>
             <w:r w:rsidR="009B0207" w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>، 139</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009B0207" w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="006E194F" w:rsidRDefault="009B0207" w:rsidP="00D05982">
+          <w:p w14:paraId="4ADED2C3" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="006E194F" w:rsidRDefault="009B0207" w:rsidP="00D05982">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E194F">
+              <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-            </w:pPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05982" w:rsidRPr="006E194F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>Chandra</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E194F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>, 201</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05982" w:rsidRPr="006E194F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
             <w:r w:rsidRPr="006E194F">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(</w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w14:paraId="55810F70" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
+          <w:p w14:paraId="312684BA" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>دو نویسنده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00D05982" w:rsidP="00D05982">
+          <w:p w14:paraId="2DBEA937" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00D05982" w:rsidP="00D05982">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(علوی و احمد</w:t>
             </w:r>
             <w:r w:rsidR="009B0207" w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ی، 139</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009B0207" w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="006E194F" w:rsidRDefault="009B0207" w:rsidP="00D05982">
+          <w:p w14:paraId="066E6E10" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="006E194F" w:rsidRDefault="009B0207" w:rsidP="00D05982">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:rtl/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E194F">
+              <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-            </w:pPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05982" w:rsidRPr="006E194F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>Chandra and Kumar</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E194F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>, 201</w:t>
+            </w:r>
+            <w:r w:rsidR="00D05982" w:rsidRPr="006E194F">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:bidi="fa-IR"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
             <w:r w:rsidRPr="006E194F">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
-              <w:t>(</w:t>
-[...31 lines deleted...]
-              </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="009B0207" w:rsidRPr="00790292" w14:paraId="675A3EFF" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1671" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
+          <w:p w14:paraId="533A1B4C" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="000370EE">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>بیشتر از دو نویسنده</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3009" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00D05982" w:rsidP="00D05982">
+          <w:p w14:paraId="773603C1" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="00D05982" w:rsidP="00D05982">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(علوی</w:t>
             </w:r>
             <w:r w:rsidR="009B0207" w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> و همکاران، 139</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="009B0207" w:rsidRPr="00790292">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="009B0207" w:rsidRPr="006E194F" w:rsidRDefault="009B0207" w:rsidP="00D05982">
+          <w:p w14:paraId="6E3AF873" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="006E194F" w:rsidRDefault="009B0207" w:rsidP="00D05982">
             <w:pPr>
               <w:pStyle w:val="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E194F">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00D05982" w:rsidRPr="006E194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>Chandra</w:t>
             </w:r>
             <w:r w:rsidRPr="006E194F">
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -6166,352 +6144,349 @@
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t xml:space="preserve"> et al, 201</w:t>
             </w:r>
             <w:r w:rsidR="00D05982" w:rsidRPr="006E194F">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006E194F">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00272F03" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="0C2FBA25" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00272F03" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
-          <w:rFonts w:hint="cs"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="12"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRDefault="009B0207" w:rsidP="009B0207">
+    <w:p w14:paraId="1E04DA6F" w14:textId="77777777" w:rsidR="009B0207" w:rsidRDefault="009B0207" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="9"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00790292">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">- منابع انتهای مقاله: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4A1F" w:rsidRPr="00EB4A1F" w:rsidRDefault="00EB4A1F" w:rsidP="009B0207">
+    <w:p w14:paraId="3B3CA89F" w14:textId="77777777" w:rsidR="00EB4A1F" w:rsidRPr="00EB4A1F" w:rsidRDefault="00EB4A1F" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="9"/>
         <w:rPr>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-      </w:pPr>
+        <w:t>حافظ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>حافظ</w:t>
+        <w:t>نیا،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>نیا،</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>محمدرضا،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1388</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>محمدرضا،</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> 1388</w:t>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>،</w:t>
+        <w:t>مقدمه</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>مقدمه</w:t>
+        <w:t>ای</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ای</w:t>
+        <w:t>بر</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>بر</w:t>
+        <w:t>روش</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>روش</w:t>
+        <w:t>تحقیق</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>تحقیق</w:t>
+        <w:t>در</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>در</w:t>
+        <w:t>علوم</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>علوم</w:t>
+        <w:t>انسانی،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>انسانی،</w:t>
+        <w:t>چاپ</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>چاپ</w:t>
+        <w:t>شانزدهم،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>شانزدهم،</w:t>
+        <w:t>تهران،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>تهران،</w:t>
+        <w:t>انتشارات</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>انتشارات</w:t>
-[...13 lines deleted...]
-        </w:rPr>
         <w:t>سمت</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4A1F" w:rsidRDefault="00EB4A1F" w:rsidP="009B0207">
+    <w:p w14:paraId="211D9C81" w14:textId="77777777" w:rsidR="00EB4A1F" w:rsidRDefault="00EB4A1F" w:rsidP="009B0207">
       <w:pPr>
         <w:pStyle w:val="95"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="OLE_LINK128"/>
-      <w:bookmarkStart w:id="18" w:name="OLE_LINK127"/>
+      <w:bookmarkStart w:id="16" w:name="OLE_LINK128"/>
+      <w:bookmarkStart w:id="17" w:name="OLE_LINK127"/>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>فقیهی،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
@@ -7077,725 +7052,743 @@
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:noProof w:val="0"/>
           <w:sz w:val="22"/>
           <w:rtl/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:t xml:space="preserve"> 126-107</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB4A1F" w:rsidRDefault="00EB4A1F" w:rsidP="00EB4A1F">
+    <w:p w14:paraId="0809B1F2" w14:textId="77777777" w:rsidR="00EB4A1F" w:rsidRDefault="00EB4A1F" w:rsidP="00EB4A1F">
       <w:pPr>
         <w:pStyle w:val="95"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00EB4A1F">
+        <w:t>نج</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>نج</w:t>
+        <w:t>م</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>نیا،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>م</w:t>
+        <w:t>رضا</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>ی</w:t>
+        <w:t>،</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صالحی،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB4A1F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>نیا،</w:t>
+        <w:t>محمدرضا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>،</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بررسی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>تاثیر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سرمایه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>فکری</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>ایجاد</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مزیت</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>رقابتی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>شرکتهای</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بیمه</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>استان</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
-        <w:t>رضا</w:t>
+        <w:t>اصفهان</w:t>
       </w:r>
       <w:r w:rsidRPr="00EB4A1F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>،</w:t>
       </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>چهارمین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>کنفرانس</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المللی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بازاریابی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>خدمات</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بانکی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>در</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مرکز</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>همایش</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>های</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>بین</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>المللی</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>صدا</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>و</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>سیما،</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t>مهر</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB4A1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:rtl/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1391</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EB4A1F">
-[...518 lines deleted...]
-      </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkEnd w:id="18"/>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00A636BA" w:rsidRDefault="00A636BA" w:rsidP="00A636BA">
+    <w:p w14:paraId="76FC436A" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00A636BA" w:rsidRDefault="00A636BA" w:rsidP="00A636BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A636BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>Camisón, César. And Villar-López, Ana. (2011). Non-technical innovation: Organizational memory and learning capabilities as antecedent factors with effects on sustained competitive advantage. Industrial Marketing Management. 40 (2011). 1294–1304</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A636BA" w:rsidRPr="00A636BA" w:rsidRDefault="00A636BA" w:rsidP="0050147A">
+    <w:p w14:paraId="46B323AE" w14:textId="77777777" w:rsidR="00A636BA" w:rsidRPr="00A636BA" w:rsidRDefault="00A636BA" w:rsidP="0050147A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A636BA">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Hazen, Benjamin and Terry Anthony. (2012).Toward creating competitive advantage with logistics information technology. International Journal of Physical Distribution &amp; Logistics Management. Vol. 42. No. 1. 8-35</w:t>
+        <w:t>Hazen, Benjamin and Terry Anthony. (2012</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A636BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>).Toward</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A636BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> creating competitive advantage with logistics information technology. International Journal of Physical Distribution &amp; Logistics Management. Vol. 42. No. 1. 8-35</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A636BA" w:rsidRPr="00272F03" w:rsidRDefault="00A636BA" w:rsidP="00A636BA">
+    <w:p w14:paraId="616CB2E2" w14:textId="77777777" w:rsidR="00A636BA" w:rsidRPr="00272F03" w:rsidRDefault="00A636BA" w:rsidP="00A636BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00272F03" w:rsidRPr="0050147A" w:rsidRDefault="00272F03" w:rsidP="00A636BA">
+    <w:p w14:paraId="22177ECA" w14:textId="77777777" w:rsidR="00272F03" w:rsidRPr="0050147A" w:rsidRDefault="00272F03" w:rsidP="00A636BA">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1775"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00272F03">
+    <w:p w14:paraId="7A67DA6E" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00272F03">
       <w:pPr>
         <w:bidi/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1775"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A339D6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:rtl/>
         </w:rPr>
@@ -7839,2210 +7832,2210 @@
         <w:softHyphen/>
         <w:t>هاي مورد نياز براي تدوين مقالات فارسي</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="6157" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3089"/>
         <w:gridCol w:w="1541"/>
         <w:gridCol w:w="691"/>
         <w:gridCol w:w="836"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="7CF86E8A" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="7D33A000" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="408E0B86" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>قلم (فونت)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="245CE055" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>اندازه</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="1A16EFC1" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نوع قلم</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="7794D1D9" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="61B5A382" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان مقاله</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="104EAA57" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="006E1CA2">
+          <w:p w14:paraId="34E9859A" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="006E1CA2">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="006E1CA2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="7DB72F0C" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="2C74E962" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="234360A7" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نام و نام خانوادگي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="6ADFB305" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="22E3A42E" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="121E38C7" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="6F3A72E1" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="1C2A2C32" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مشخصات نويسندگان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="18EE3A9B" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="064B07E1" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="006E1CA2" w:rsidP="007A1161">
+          <w:p w14:paraId="077A05BA" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="006E1CA2" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="4328E355" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="3056186D" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نشانی پست الکترونيکي نويسندگان</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="71F3DCA5" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="336497FC" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="006E1CA2" w:rsidP="007A1161">
+          <w:p w14:paraId="352763B5" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="006E1CA2" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ناز</w:t>
             </w:r>
             <w:r w:rsidR="00A339D6" w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>ک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="2B8E0F49" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="12A5FFC9" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
                 <w:lang w:bidi="fa-IR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان بخش</w:t>
             </w:r>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="05527593" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
+          <w:p w14:paraId="47753AAE" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00725C98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="7758FA7A" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="332E8E77" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="03ED2BD4" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان زير بخش</w:t>
             </w:r>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:softHyphen/>
               <w:t>ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="3CB7225B" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
+          <w:p w14:paraId="58ADDBB1" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00725C98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="20D1FEF4" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="5274C318" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="1C1C2B12" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن چکيده و واژگان کليدي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="7FAD2215" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
+          <w:p w14:paraId="300189F3" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00725C98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="4615EEBE" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="537015CE" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="646D41EA" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن اصلي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="4E8691D0" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="1B94B04E" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="323C6EB6" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="7CF9AF01" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="0E0169F0" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>زير نويس فارسي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="6749D774" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
+          <w:p w14:paraId="16DB70FC" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00725C98">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00725C98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="7B8A1FFA" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="5BD17984" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="11BBBCDE" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>زير نويس لاتين</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="6A493BBB" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="16855FC9" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="15B8563F" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="7E151330" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="0E2F9380" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>عنوان جدول ها، شکل ها و نمودارها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="523A411C" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="1FE09E13" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="071CFCA6" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>پررنگ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="7FADF948" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="098E230F" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن فارسي درون جدول ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="2CE3AB6D" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="3534382F" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="2F5C36C5" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="71919E60" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="50413791" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>متن لاتين درون جدول ها</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="70FD8B9E" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="000622CD" w:rsidP="00A339D6">
+          <w:p w14:paraId="49E2135A" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="000622CD" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="010D2D5B" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="40433295" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="7A75AA0E" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>منابع و مراجع فارسي</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="0F09D718" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>B Nazanin</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="078D7EE0" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="5A4911F8" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidTr="00A636BA">
+      <w:tr w:rsidR="00A339D6" w:rsidRPr="00A339D6" w14:paraId="4C01F019" w14:textId="77777777" w:rsidTr="00A636BA">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="6CF84FA6" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>منابع و</w:t>
             </w:r>
             <w:r w:rsidR="00272F03">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>مراجع لاتين</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1541" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="0D148520" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="691" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
+          <w:p w14:paraId="6743CCCD" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="00A339D6">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
+          <w:p w14:paraId="2F14CCCF" w14:textId="77777777" w:rsidR="00A339D6" w:rsidRPr="00A339D6" w:rsidRDefault="00A339D6" w:rsidP="007A1161">
             <w:pPr>
               <w:bidi/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A339D6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="cs"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>نازک</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="005B77F2">
+    <w:p w14:paraId="0164D331" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="005B77F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00931BA1" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="1406A5B1" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00931BA1" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Template for English Abstract</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve"> (Times New Roman size 14)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="5E0F3531" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Garamond" w:hAnsi="Garamond"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="08787F7E" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4644"/>
-        <w:gridCol w:w="4642"/>
+        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="4533"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidTr="000473FC">
+      <w:tr w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w14:paraId="3C58C50C" w14:textId="77777777" w:rsidTr="000473FC">
         <w:trPr>
           <w:trHeight w:val="892"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4785" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
+          <w:p w14:paraId="11BFC91C" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Second Author</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rStyle w:val="FootnoteReference"/>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:bCs/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
@@ -10053,378 +10046,378 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman 10 pt bold (centered)</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
+          <w:p w14:paraId="059303D4" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t>Email@</w:t>
             </w:r>
             <w:r w:rsidR="005133F2">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t xml:space="preserve"> university</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t>.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4786" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
+          <w:p w14:paraId="74068885" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">First Author </w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Times New Roman 10 pt bold (centered)</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
+          <w:p w14:paraId="39B05279" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t>Email@</w:t>
             </w:r>
             <w:r w:rsidR="005133F2">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t xml:space="preserve"> university</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t>.ac.ir</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Times New Roman 10 pt</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidTr="000473FC">
+      <w:tr w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w14:paraId="5499568E" w14:textId="77777777" w:rsidTr="000473FC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9571" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
+          <w:p w14:paraId="348C3613" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="000473FC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Third Author</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t>،</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Affiliation</w:t>
             </w:r>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:rtl/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="005133F2">
+          <w:p w14:paraId="02035325" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00890D0E" w:rsidRDefault="00AB62E0" w:rsidP="005133F2">
             <w:pPr>
               <w:bidi/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00890D0E">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t>Email@</w:t>
             </w:r>
             <w:r w:rsidR="005133F2">
               <w:rPr>
                 <w:rFonts w:cs="Nazanin"/>
               </w:rPr>
               <w:t>university.ac.ir</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="199A748F" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00222DC9">
+    <w:p w14:paraId="55765CCD" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00222DC9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00D26024" w:rsidRDefault="00AB62E0" w:rsidP="005133F2">
+    <w:p w14:paraId="38D30FEC" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00D26024" w:rsidRDefault="00AB62E0" w:rsidP="005133F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26024">
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00D26024" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="14169659" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00D26024" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:ind w:left="567" w:right="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26024">
         <w:t xml:space="preserve">The abstract appears before the keywords. </w:t>
       </w:r>
       <w:r>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:t xml:space="preserve">bstract must be about </w:t>
       </w:r>
       <w:r>
         <w:t>200</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:t xml:space="preserve"> words. However, it must be limited </w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
         </w:rPr>
         <w:t>between</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>150</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:t xml:space="preserve"> to </w:t>
       </w:r>
       <w:r>
         <w:t>200</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:t xml:space="preserve"> words. The abstract should clearly state, the objective, results and the conclusion of the work.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="41927DFE" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="2BF852D0" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="708DD1B9" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="005133F2">
+    <w:p w14:paraId="0BB39016" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRPr="00D14553" w:rsidRDefault="00AB62E0" w:rsidP="005133F2">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:bidi w:val="0"/>
         <w:ind w:left="567" w:right="567"/>
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="32"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26024">
         <w:rPr>
           <w:rFonts w:cs="Nazanin"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
@@ -10436,318 +10429,312 @@
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>separated</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26024">
         <w:rPr>
           <w:rFonts w:cs="Traditional Arabic"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> by “,”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="005B77F2">
+    <w:p w14:paraId="02AB426F" w14:textId="77777777" w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidRDefault="009B0207" w:rsidP="005B77F2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3497"/>
           <w:tab w:val="left" w:pos="6474"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B0207" w:rsidRPr="00790292" w:rsidSect="00AB1455">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1980" w:right="1418" w:bottom="1418" w:left="1418" w:header="540" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00741042" w:rsidRDefault="00741042" w:rsidP="00E52F4C">
+    <w:p w14:paraId="1931635E" w14:textId="77777777" w:rsidR="009D32C9" w:rsidRDefault="009D32C9" w:rsidP="00E52F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00741042" w:rsidRDefault="00741042" w:rsidP="00E52F4C">
+    <w:p w14:paraId="0B22EE50" w14:textId="77777777" w:rsidR="009D32C9" w:rsidRDefault="009D32C9" w:rsidP="00E52F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traffic">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arya 1 BOLD">
     <w:altName w:val="Times New Roman"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mitra">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Traditional Arabic">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002003" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000041" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Mitra">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Nazanin">
     <w:altName w:val="Courier New"/>
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002000" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Zar">
+    <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00002001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
+    <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00741042" w:rsidRDefault="00741042" w:rsidP="00E52F4C">
+    <w:p w14:paraId="0929EB89" w14:textId="77777777" w:rsidR="009D32C9" w:rsidRDefault="009D32C9" w:rsidP="00E52F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00741042" w:rsidRDefault="00741042" w:rsidP="00E52F4C">
+    <w:p w14:paraId="5D3F40F9" w14:textId="77777777" w:rsidR="009D32C9" w:rsidRDefault="009D32C9" w:rsidP="00E52F4C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
+    <w:p w14:paraId="0575F8BF" w14:textId="77777777" w:rsidR="00AB62E0" w:rsidRDefault="00AB62E0" w:rsidP="00AB62E0">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
       <w:r>
         <w:t>1-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Zar"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Corresponding Author</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="00E52F4C" w:rsidRPr="00166B25" w:rsidRDefault="00F20C39" w:rsidP="00AB1455">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="27B3C370" w14:textId="341F3234" w:rsidR="00E52F4C" w:rsidRPr="00166B25" w:rsidRDefault="00062494" w:rsidP="00AB1455">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
-    <w:r>
-[...2 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidRPr="00062494">
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2BD5CD9B" wp14:editId="3354C96E">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>-900430</wp:posOffset>
+          <wp:positionH relativeFrom="page">
+            <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-219710</wp:posOffset>
+            <wp:posOffset>-190500</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="7557770" cy="972185"/>
+          <wp:extent cx="7705476" cy="746760"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="16" name="Picture 16" descr="F:\DriveD3\conference\mehconf\mehconf4\header_png.png"/>
+          <wp:docPr id="1" name="Picture 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 16" descr="F:\DriveD3\conference\mehconf\mehconf4\header_png.png"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="1" name=""/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="7557770" cy="972185"/>
+                    <a:ext cx="7724361" cy="748590"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="15C67E92"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="400C808E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Heading1"/>
       <w:suff w:val="space"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="397" w:hanging="397"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="B Nazanin" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:vanish w:val="0"/>
         <w:webHidden w:val="0"/>
@@ -10877,114 +10864,117 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2-%3-%4-%5-%6-%7-%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5353" w:hanging="708"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-%2-%3-%4-%5-%6-%7-%8-%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6061" w:hanging="708"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="778570081">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B0207"/>
     <w:rsid w:val="00025644"/>
     <w:rsid w:val="000308DB"/>
     <w:rsid w:val="000370EE"/>
     <w:rsid w:val="000473FC"/>
     <w:rsid w:val="000556E3"/>
     <w:rsid w:val="000622CD"/>
+    <w:rsid w:val="00062494"/>
     <w:rsid w:val="000A3F2A"/>
     <w:rsid w:val="000E0858"/>
     <w:rsid w:val="000E2D87"/>
     <w:rsid w:val="000F3B7A"/>
     <w:rsid w:val="00113EB9"/>
     <w:rsid w:val="0012355B"/>
     <w:rsid w:val="00142BC1"/>
     <w:rsid w:val="00153F43"/>
     <w:rsid w:val="001540F6"/>
     <w:rsid w:val="00166B25"/>
     <w:rsid w:val="0019391D"/>
     <w:rsid w:val="00196DBD"/>
     <w:rsid w:val="001A37BC"/>
     <w:rsid w:val="001B5ACC"/>
     <w:rsid w:val="001B6019"/>
     <w:rsid w:val="001C7BBA"/>
     <w:rsid w:val="00200427"/>
     <w:rsid w:val="00200963"/>
     <w:rsid w:val="00222DC9"/>
     <w:rsid w:val="0024292C"/>
     <w:rsid w:val="0026470C"/>
     <w:rsid w:val="00267ED8"/>
     <w:rsid w:val="00272F03"/>
     <w:rsid w:val="002A5E3E"/>
     <w:rsid w:val="002B0B8C"/>
@@ -11003,94 +10993,97 @@
     <w:rsid w:val="0040488C"/>
     <w:rsid w:val="0048428D"/>
     <w:rsid w:val="004A6171"/>
     <w:rsid w:val="004B0B3C"/>
     <w:rsid w:val="004B6873"/>
     <w:rsid w:val="004D28DB"/>
     <w:rsid w:val="0050147A"/>
     <w:rsid w:val="00502275"/>
     <w:rsid w:val="005133F2"/>
     <w:rsid w:val="00526495"/>
     <w:rsid w:val="005405A5"/>
     <w:rsid w:val="00542CA3"/>
     <w:rsid w:val="00543C5B"/>
     <w:rsid w:val="00554C4E"/>
     <w:rsid w:val="005B77F2"/>
     <w:rsid w:val="005C6F41"/>
     <w:rsid w:val="005D0EC3"/>
     <w:rsid w:val="005D132D"/>
     <w:rsid w:val="005D5EF1"/>
     <w:rsid w:val="005E395F"/>
     <w:rsid w:val="005E4440"/>
     <w:rsid w:val="005F5F54"/>
     <w:rsid w:val="0064380E"/>
     <w:rsid w:val="0068725E"/>
     <w:rsid w:val="006A70E4"/>
+    <w:rsid w:val="006D60C1"/>
     <w:rsid w:val="006E194F"/>
     <w:rsid w:val="006E1CA2"/>
     <w:rsid w:val="00702E1C"/>
     <w:rsid w:val="00713C9C"/>
     <w:rsid w:val="00724774"/>
     <w:rsid w:val="00725C98"/>
     <w:rsid w:val="007377DD"/>
     <w:rsid w:val="00741042"/>
     <w:rsid w:val="00757EF3"/>
     <w:rsid w:val="00760055"/>
     <w:rsid w:val="0076499C"/>
     <w:rsid w:val="00777CB6"/>
     <w:rsid w:val="00790292"/>
     <w:rsid w:val="007A1161"/>
     <w:rsid w:val="007C4646"/>
     <w:rsid w:val="008219C5"/>
     <w:rsid w:val="0082594B"/>
     <w:rsid w:val="008470FF"/>
     <w:rsid w:val="00873FB4"/>
     <w:rsid w:val="00893B9F"/>
     <w:rsid w:val="0089551A"/>
     <w:rsid w:val="008A24FE"/>
     <w:rsid w:val="008E1AB7"/>
     <w:rsid w:val="008E4E8A"/>
     <w:rsid w:val="008E5DDC"/>
     <w:rsid w:val="00937E9F"/>
     <w:rsid w:val="00953822"/>
     <w:rsid w:val="00975547"/>
     <w:rsid w:val="009A1BEC"/>
     <w:rsid w:val="009B0207"/>
     <w:rsid w:val="009C71EB"/>
+    <w:rsid w:val="009D32C9"/>
     <w:rsid w:val="00A1164D"/>
     <w:rsid w:val="00A339D6"/>
     <w:rsid w:val="00A636BA"/>
     <w:rsid w:val="00AA2F21"/>
     <w:rsid w:val="00AB1455"/>
     <w:rsid w:val="00AB62E0"/>
     <w:rsid w:val="00AB6393"/>
     <w:rsid w:val="00AB67FB"/>
     <w:rsid w:val="00AD2D7D"/>
     <w:rsid w:val="00AE6A50"/>
     <w:rsid w:val="00AF50C3"/>
     <w:rsid w:val="00AF6BBE"/>
     <w:rsid w:val="00B20B9E"/>
+    <w:rsid w:val="00B3440F"/>
     <w:rsid w:val="00B5230A"/>
     <w:rsid w:val="00B72923"/>
     <w:rsid w:val="00B7786B"/>
     <w:rsid w:val="00B876E4"/>
     <w:rsid w:val="00B96251"/>
     <w:rsid w:val="00BA60AD"/>
     <w:rsid w:val="00BD6FA9"/>
     <w:rsid w:val="00C06CEC"/>
     <w:rsid w:val="00C54C54"/>
     <w:rsid w:val="00C613B4"/>
     <w:rsid w:val="00C63938"/>
     <w:rsid w:val="00C95180"/>
     <w:rsid w:val="00CB5D22"/>
     <w:rsid w:val="00CE142B"/>
     <w:rsid w:val="00CE2A69"/>
     <w:rsid w:val="00D05982"/>
     <w:rsid w:val="00D12C7F"/>
     <w:rsid w:val="00D15DD5"/>
     <w:rsid w:val="00D569DC"/>
     <w:rsid w:val="00D75254"/>
     <w:rsid w:val="00D82317"/>
     <w:rsid w:val="00DD35B1"/>
     <w:rsid w:val="00DF7222"/>
     <w:rsid w:val="00E109BD"/>
     <w:rsid w:val="00E337BE"/>
@@ -11103,74 +11096,75 @@
     <w:rsid w:val="00ED427B"/>
     <w:rsid w:val="00EE78A4"/>
     <w:rsid w:val="00EF1DAF"/>
     <w:rsid w:val="00F20C39"/>
     <w:rsid w:val="00F43863"/>
     <w:rsid w:val="00F5283C"/>
     <w:rsid w:val="00F5737F"/>
     <w:rsid w:val="00F92992"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="499B338E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1B578DE8-2ED8-414C-A39E-46AB58F0DB87}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -11498,50 +11492,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009B0207"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="009B0207"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:numId w:val="1"/>
@@ -11588,58 +11587,58 @@
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:qFormat/>
     <w:rsid w:val="009B0207"/>
     <w:pPr>
       <w:keepNext/>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:bidi/>
       <w:spacing w:before="180" w:after="60" w:line="228" w:lineRule="auto"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arya 1 BOLD"/>
       <w:b/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:link w:val="Heading1"/>
     <w:rsid w:val="009B0207"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traffic"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="28"/>
@@ -11856,53 +11855,52 @@
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB62E0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Traditional Arabic"/>
       <w:noProof/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:semiHidden/>
     <w:rsid w:val="00AB62E0"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>